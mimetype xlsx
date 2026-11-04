--- v0 (2026-08-05)
+++ v1 (2026-11-04)
@@ -12,94 +12,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Resultados" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Desfiles" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -424,132 +428,492 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:K7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Evento</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Modalidade</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Categoria</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Sexo</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Participante</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Cidade do participante</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Membros da equipe</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Colocação</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Medalha</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Pontos</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Futebol Society Master • Masculino Master • 21/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Futebol Society Master</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Master</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>São Paulo A</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>São Paulo</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CLAUDINEI TONON, CRISTIANO AZEVEDO, DEIVISON DIOGO DA SILVA, DIEGO DE JESUS TELES, EDSON SOUZA FERREIRA, FERNANDO MENDES SOUZA, JOSIMAR SANTOS ALVES, JOSÉ ROBERTO DOS ANJOS, JOÃO ANTUNES ALENCAR, JUEMAR DOURADO DE SOUZA, LEANDRO QUINTANILHA VILAS BOAS, LOURIVAL PEREIRA DE SOUSA, LUIZ CARLOS ANTUNES ALENCAR, MARCELO DIONIZIO DA SILVA, MAURICIO GONÇALVES CAMILO PINTO, SERGIO RICARDO MARTINES, VALMIR LEÔNCIO DA SILVA</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K2" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Sinuca Livre • Misto • 22/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Sinuca Livre</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>CRISTIANO AZEVEDO</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>São Paulo</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr"/>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K3" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Masculino Adulto • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>LEANDRO QUINTANILHA VILAS BOAS</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>São Paulo</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr"/>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K4" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Sinuca Livre • Misto • 22/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Sinuca Livre</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>RAFAEL DACOL ALENCAR</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>São Paulo</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K5" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Masculino Sênior • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Sênior</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>VALMIR LEÔNCIO DA SILVA</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>São Paulo</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr"/>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K6" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Dança de Salão • Misto • 23/10/2026 • 20:30</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Dança de Salão</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>São Paulo A</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>São Paulo</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>JOSÉ NORBERTO RENZE, LAURA DE SOUZA RENZE</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K7" t="n">
+        <v>3</v>
+      </c>
+    </row>
+  </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Desfile</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Pontos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Desfile de abertura</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Não participou</t>
+          <t>Participou com mais de 50% dos atletas</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Desfile de encerramento</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Não participou</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Total participação (desfiles)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Mais de 50% dos atletas = 5 pontos; menos de 50% = 2 pontos; não participou = 0 pontos.</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>