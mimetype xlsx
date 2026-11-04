--- v0 (2026-08-05)
+++ v1 (2026-11-04)
@@ -12,94 +12,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Resultados" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Desfiles" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -424,132 +428,994 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:K17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Evento</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Modalidade</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Categoria</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Sexo</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Participante</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Cidade do participante</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Membros da equipe</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Colocação</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Medalha</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Pontos</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Tênis de Mesa • Misto Juvenil • 21/10/2026 • 14:00</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tênis de Mesa</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Juvenil</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>KAIO HENRICO DA SILVA MERCADANTE</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr"/>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K2" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Futebol Society Master • Masculino Master • 21/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Futebol Society Master</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Master</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Campinas A</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>ADALTO DE OLIVEIRA SANTOS, CARLOS YOSHINORI HOMMA, EDENILSON DE OLIVEIRA GOMES, EDILSON DE LARA ELIAS, EDNALDO ALVES, EDSON LUIZ DE LARA ELIAS, EDSON MANZATTO DE DEUS, JAINIR DOS SANTOS NEVES, JAISON OLIVEIRA NEVES, MILTON PEREIRA DE LIMA FILHO, MÁRCIO ZANELLA LIMA, PEDRO DONIZETTI DE MORAES, RODOLFO RODRIGO ELIAS, WALDEMAR FINATTI JÚNIOR, WILSON CESAR MERCADANTE</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K3" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Minigolfe • Misto Juvenil • 21/10/2026 • 10:00</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Minigolfe</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Juvenil</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>KAIO HENRICO DA SILVA MERCADANTE</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr"/>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K4" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Minigolfe • Misto Adulto • 21/10/2026 • 10:00</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Minigolfe</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>DJALMA RIBEIRO GONÇALVES</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K5" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Sinuca Livre • Misto • 22/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Sinuca Livre</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>WILSON CESAR MERCADANTE</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr"/>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K6" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Tranca Livre • Misto • 22/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Tranca Livre</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Campinas B</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>ADRIANA DEUS PIEDADE, MARILDA MERCADANTE</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K7" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Masculino Adulto • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>RODOLFO RODRIGO ELIAS</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr"/>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K8" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Misto Infantil • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Infantil</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>PEDRO CERINI PAGOTTO</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr"/>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K9" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Tranca Livre • Misto • 22/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Tranca Livre</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>Campinas D</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>REGINA PIRES FINATTI, WALDEMAR FINATTI JÚNIOR</t>
+        </is>
+      </c>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K10" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Masculino Sênior • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Sênior</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>EDENILSON DE OLIVEIRA GOMES</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr"/>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K11" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Futebol de Botão • Misto Juvenil • 22/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Futebol de Botão</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Juvenil</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>BENÍCIO DEUS PIEDADE</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K12" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Futebol de Botão • Misto Juvenil • 22/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Futebol de Botão</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Juvenil</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>KAIO HENRICO DA SILVA MERCADANTE</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr"/>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Dança de Salão • Misto • 23/10/2026 • 20:30</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Dança de Salão</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Campinas C</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>DJALMA RIBEIRO GONÇALVES, FERNANDA REGINA CAVALLEIROS GONÇALVES</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K14" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Dança de Salão • Misto • 23/10/2026 • 20:30</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Dança de Salão</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>Campinas B</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>JUDENIR APARECIDA FERREIRA LUENGO DO NASCIMENTO, RICARDO OLÍPIO FERREIRA DO NASCIMENTO</t>
+        </is>
+      </c>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K15" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Xadrez Blitz • Misto Adulto • 23/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Xadrez Blitz</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>MIGUEL KEIRALLA LEITE DE ALMEIDA</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr"/>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K16" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Xadrez Blitz • Misto Juvenil • 23/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Xadrez Blitz</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Juvenil</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>BENÍCIO DEUS PIEDADE</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>Campinas</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr"/>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K17" t="n">
+        <v>4</v>
+      </c>
+    </row>
+  </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Desfile</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Pontos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Desfile de abertura</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Não participou</t>
+          <t>Participou com mais de 50% dos atletas</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Desfile de encerramento</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Não participou</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Total participação (desfiles)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Mais de 50% dos atletas = 5 pontos; menos de 50% = 2 pontos; não participou = 0 pontos.</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>