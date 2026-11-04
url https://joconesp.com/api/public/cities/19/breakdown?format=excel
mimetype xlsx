--- v0 (2026-08-05)
+++ v1 (2026-11-04)
@@ -12,94 +12,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Resultados" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Desfiles" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -424,132 +428,1047 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Evento</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Modalidade</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Categoria</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Sexo</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Participante</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Cidade do participante</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Membros da equipe</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Colocação</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Medalha</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Pontos</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Minigolfe • Misto Adulto • 21/10/2026 • 10:00</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Minigolfe</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>LUCAS EDUARDO GIMENEZ</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr"/>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K2" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Futebol Society Master • Masculino Master • 21/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Futebol Society Master</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Master</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Bauru A</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>ANTONIO DONIZETE VIEIRA, CHRISTIANO CESAR MARTINELLO, FELIPE DOS SANTOS FERRAZINI, HAROLDO MENEGHETTI, IGOR LEONARDO GROMBONE, KUNIYUKI SHIMIZU JR., LUIZ FERNANDO NOBREGA, MARCIO JOSE VALDEZ MOREIRA, MARCOS HENRIQUE MAZZIERO, PAULO BRAGA, PAULO ROBERTO MARTINELLO JUNIOR, PAULO SERGIO DOS SANTOS, RICARDO GARBINO TORRES, WANDERSON JOSÉ MARIANO RIBEIRO</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K3" t="n">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Truco Livre • Misto • 21/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Truco Livre</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>Bauru A</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>APARECIDO ANTONIO DOS SANTOS, VERA LÚCIA FRAILE DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K4" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Tênis de Mesa • Misto Adulto • 21/10/2026 • 14:00</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Tênis de Mesa</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>IGOR LEONARDO GROMBONE</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K5" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Truco Livre • Misto • 21/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Truco Livre</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Bauru D</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>ANTONIO DONIZETE VIEIRA, ARI MILTON CAMPANHÃ</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K6" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Bocha Livre • Misto • 21/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Bocha Livre</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>Bauru B</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>ANTONIO CARLOS MORELLI, ARI MILTON CAMPANHÃ</t>
+        </is>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K7" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Feminino Sênior • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Sênior</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>CLAUDIA CARRILHO PALUDETTO NOBREGA</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr"/>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K8" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Futebol de Botão • Misto Adulto • 22/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Futebol de Botão</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>MARCIO JOSE VALDEZ MOREIRA</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr"/>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K9" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Futebol de Botão • Misto Juvenil • 22/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Futebol de Botão</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Juvenil</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>PEDRO AUGUSTO GONÇALVES MOREIRA</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr"/>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K10" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Feminino Adulto • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>FABIANA DE OLIVEIRA MEIRELLES</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr"/>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K11" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Feminino Sênior • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Sênior</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>VANESSA FOLONI TORRES</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K12" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Feminino Adulto • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>DANIELE FRAILE DOS SANTOS FERRAZINI</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr"/>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K13" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Masculino Adulto • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>JOÃO GABRIEL BONINI VIEIRA</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr"/>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K14" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Misto Infantil • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Infantil</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>MAJU VELLA MARTINELLO</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr"/>
+      <c r="I15" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K15" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>Vôlei de Areia • Feminino • 23/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>Vôlei de Areia</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>F</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>Bauru Feminino A</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>CAMILA VENTURA GROMBONE, VANESSA FOLONI TORRES</t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J16" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K16" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>Vôlei de Areia • Masculino • 23/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>Vôlei de Areia</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>Bauru Misto A</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>FELIPE DOS SANTOS FERRAZINI, GUSTAVO DOS SANTOS FERRAZINI</t>
+        </is>
+      </c>
+      <c r="I17" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K17" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>Tênis de quadra • Masculino Adulto • (Experimental) • 23/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>Tênis de quadra</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>PAULO SERGIO DOS SANTOS</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>Bauru</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr"/>
+      <c r="I18" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J18" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K18" t="n">
+        <v>0</v>
+      </c>
+    </row>
+  </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Desfile</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Pontos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Desfile de abertura</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Não participou</t>
+          <t>Participou com mais de 50% dos atletas</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Desfile de encerramento</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Não participou</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Total participação (desfiles)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Mais de 50% dos atletas = 5 pontos; menos de 50% = 2 pontos; não participou = 0 pontos.</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>