--- v0 (2026-08-05)
+++ v1 (2026-11-04)
@@ -475,81 +475,81 @@
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Desfile</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Pontos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Desfile de abertura</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Não participou</t>
+          <t>Participou com mais de 50% dos atletas</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Desfile de encerramento</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Não participou</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Total participação (desfiles)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Mais de 50% dos atletas = 5 pontos; menos de 50% = 2 pontos; não participou = 0 pontos.</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>