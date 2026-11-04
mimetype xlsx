--- v0 (2026-08-05)
+++ v1 (2026-11-04)
@@ -12,94 +12,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Resultados" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Desfiles" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="0"/>
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
+    <numFmt numFmtId="165" formatCode="YYYY-MM-DD"/>
+  </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -424,132 +428,851 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:K14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-  <sheetData/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Data</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Evento</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Modalidade</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Categoria</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Sexo</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Participante</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Cidade do participante</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Membros da equipe</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Colocação</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Medalha</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Pontos</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>Futebol Society Master • Masculino Master • 21/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Futebol Society Master</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Master</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Araraquara A</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>RENAN JARDIM DE CARVALHO, ADILSON DE ARAÚJO, ANDRÉ LUIZ MARCELINO, CARLOS ALBERTO TAMPELLINI, JOÃO PAULO D'ALESSANDRO VELLOSA, LUAN HENRIQUE DE OLIVEIRA, MARCELO ADRIANO DA SILVA, PAULO CESAR DA SILVA JUNIOR, RAFAEL GOMES BENTO, RODRIGO FRANCISCO RAMOS, RONALDO PAGANINI DE OLIVEIRA, RONALDO WALTER WETTERICH, THIAGO RODRIGO APARECIDO DALL ACQUA CARBONI, VAGNER ROBERTO INÁCIO, VITOR LUIZ TAMPELLINI</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K2" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Truco Livre • Misto • 21/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Truco Livre</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>Araraquara F</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>ADILSON DE ARAÚJO, LUAN HENRIQUE DE OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K3" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
+        <v>46316</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Tênis de Mesa • Misto Adulto • 21/10/2026 • 14:00</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Tênis de Mesa</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>LUCAS CARDIM DE CASTRO</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr"/>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J4" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K4" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Masculino Sênior • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Sênior</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>DANILO STEMBERG</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K5" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>Biribol Livre • Misto • 22/10/2026 • 09:30</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>Biribol Livre</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>Araraquara C</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>MARCELO CAGNIN BERSANETTI RODRIGUES, MURILO CAGNIN BERSANETTI RODRIGUES, RONALDO PAGANINI DE OLIVEIRA, VITOR LUIZ TAMPELLINI</t>
+        </is>
+      </c>
+      <c r="I6" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J6" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K6" t="n">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Corrida de Rua • Masculino Adulto • 22/10/2026 • 08:00</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>Corrida de Rua</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>THIAGO RODRIGO APARECIDO DALL ACQUA CARBONI</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr"/>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K7" t="n">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
+        <v>46317</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Biribol Livre • Misto • 22/10/2026 • 09:30</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>Biribol Livre</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>Araraquara A</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>ALEXANDRE AFONSO DE CASTRO, EDUARDO BONIFÁCIO MARTINS, GUSTAVO ALVES VERISSIMO DA SILVA, RONALDO WALTER WETTERICH</t>
+        </is>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J8" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K8" t="n">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Beach Tennis • Misto • 23/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>Beach Tennis</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>Araraquara A</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>ALEXANDRE AFONSO DE CASTRO, LUCAS CARDIM DE CASTRO</t>
+        </is>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K9" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Xadrez Blitz • Misto Adulto • 23/10/2026 • 15:00</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>Xadrez Blitz</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>MARCELO CAGNIN BERSANETTI RODRIGUES</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr"/>
+      <c r="I10" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J10" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K10" t="n">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Tênis de quadra • Masculino Adulto • (Experimental) • 23/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>Tênis de quadra</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>LUCAS CARDIM DE CASTRO</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr"/>
+      <c r="I11" t="inlineStr">
+        <is>
+          <t>1º</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
+          <t>ouro</t>
+        </is>
+      </c>
+      <c r="K11" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Tênis de quadra • Masculino Adulto • (Experimental) • 23/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>Tênis de quadra</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>MURILO CAGNIN BERSANETTI RODRIGUES</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr"/>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>2º</t>
+        </is>
+      </c>
+      <c r="J12" t="inlineStr">
+        <is>
+          <t>prata</t>
+        </is>
+      </c>
+      <c r="K12" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Tênis de quadra • Masculino Adulto • (Experimental) • 23/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>Tênis de quadra</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Adulto</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>CARLOS COLETTA</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr"/>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>3º</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
+          <t>bronze</t>
+        </is>
+      </c>
+      <c r="K13" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
+        <v>46318</v>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>Vôlei de Areia • Masculino • 23/10/2026 • 09:00</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>Vôlei de Areia</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Geral</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Misto</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>Araraquara Misto C</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>Araraquara</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>ALEXANDRE SANTOLINO, RONALDO WALTER WETTERICH</t>
+        </is>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>4º</t>
+        </is>
+      </c>
+      <c r="J14" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="K14" t="n">
+        <v>3</v>
+      </c>
+    </row>
+  </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Desfile</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Pontos</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Desfile de abertura</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Não participou</t>
+          <t>Participou com mais de 50% dos atletas</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Desfile de encerramento</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Não participou</t>
         </is>
       </c>
       <c r="C3" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Total participação (desfiles)</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Mais de 50% dos atletas = 5 pontos; menos de 50% = 2 pontos; não participou = 0 pontos.</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>